--- v0 (2026-04-29)
+++ v1 (2026-06-08)
@@ -25,92 +25,92 @@
   <Override PartName="/xl/ctrlProps/ctrlProp8.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp9.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://thwjugendev.sharepoint.com/sites/ma_bgst_teams/Freigegebene Dokumente/General/_personen/GemeinsameDateien/Foerderung/4311_Gruppenarbeit/2026/Merkblatt-Vorlagen/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="789" documentId="8_{79A03FCA-3E92-4E3C-BCE4-03A23B6F5D6F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{FA4D38AF-314B-4907-9273-97C7F3F10DEF}"/>
+  <xr:revisionPtr revIDLastSave="795" documentId="8_{79A03FCA-3E92-4E3C-BCE4-03A23B6F5D6F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{42A5E188-0081-4BE1-9993-5630DD25CA36}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="1260" windowWidth="29040" windowHeight="15720" tabRatio="500" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Formblatt" sheetId="5" r:id="rId1"/>
     <sheet name="Belegliste" sheetId="2" r:id="rId2"/>
     <sheet name="Funktionen" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">Belegliste!$A$1:$E$50</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Formblatt!$A$1:$P$65</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">Belegliste!$1:$2</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
       <loext:extCalcPr stringRefSyntax="ExcelA1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="D1" i="2" l="1"/>
   <c r="E50" i="2" l="1"/>
-  <c r="F21" i="5" s="1"/>
+  <c r="D1" i="2"/>
+  <c r="F21" i="5" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="55">
   <si>
     <t>Zahlenmäßiger Nachweis / Belegliste</t>
   </si>
   <si>
     <t>Allgemein:</t>
   </si>
   <si>
     <t>THW-Jugend:</t>
   </si>
   <si>
     <t>Straße:</t>
   </si>
   <si>
     <t>PLZ / Ort:</t>
   </si>
   <si>
     <t>Verantwortliche:r für die Abrechnung:</t>
   </si>
   <si>
     <t>Informationen zur Abrechnung:</t>
@@ -675,170 +675,170 @@
     <xf numFmtId="165" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
-    </xf>
-[...2 lines deleted...]
-      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
-    </xf>
-[...79 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="18">
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="5" tint="0.59996337778862885"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="5" tint="0.59996337778862885"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="5" tint="0.59996337778862885"/>
         </patternFill>
@@ -1834,109 +1834,109 @@
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3CF0AF93-31E9-4A3D-B2E0-6E2EB291711B}">
   <dimension ref="A1:Q62"/>
   <sheetViews>
-    <sheetView view="pageLayout" topLeftCell="A54" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView tabSelected="1" view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="C39" sqref="C39:P40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="3.28515625" customWidth="1"/>
     <col min="2" max="2" width="4" customWidth="1"/>
     <col min="3" max="3" width="7" customWidth="1"/>
     <col min="5" max="5" width="5.7109375" customWidth="1"/>
     <col min="6" max="6" width="2.5703125" customWidth="1"/>
     <col min="7" max="7" width="5.85546875" customWidth="1"/>
     <col min="8" max="8" width="5" customWidth="1"/>
     <col min="9" max="9" width="18.28515625" bestFit="1" customWidth="1"/>
     <col min="10" max="11" width="4.28515625" customWidth="1"/>
     <col min="12" max="12" width="12.85546875" customWidth="1"/>
     <col min="15" max="15" width="13.5703125" customWidth="1"/>
     <col min="16" max="16" width="9.7109375" customWidth="1"/>
     <col min="17" max="17" width="11.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="43" t="s">
+      <c r="A1" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="43"/>
-[...13 lines deleted...]
-      <c r="P1" s="43"/>
+      <c r="B1" s="57"/>
+      <c r="C1" s="57"/>
+      <c r="D1" s="57"/>
+      <c r="E1" s="57"/>
+      <c r="F1" s="57"/>
+      <c r="G1" s="57"/>
+      <c r="H1" s="57"/>
+      <c r="I1" s="57"/>
+      <c r="J1" s="57"/>
+      <c r="K1" s="57"/>
+      <c r="L1" s="57"/>
+      <c r="M1" s="57"/>
+      <c r="N1" s="57"/>
+      <c r="O1" s="57"/>
+      <c r="P1" s="57"/>
       <c r="Q1" s="26"/>
     </row>
     <row r="2" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="43"/>
-[...14 lines deleted...]
-      <c r="P2" s="43"/>
+      <c r="A2" s="57"/>
+      <c r="B2" s="57"/>
+      <c r="C2" s="57"/>
+      <c r="D2" s="57"/>
+      <c r="E2" s="57"/>
+      <c r="F2" s="57"/>
+      <c r="G2" s="57"/>
+      <c r="H2" s="57"/>
+      <c r="I2" s="57"/>
+      <c r="J2" s="57"/>
+      <c r="K2" s="57"/>
+      <c r="L2" s="57"/>
+      <c r="M2" s="57"/>
+      <c r="N2" s="57"/>
+      <c r="O2" s="57"/>
+      <c r="P2" s="57"/>
       <c r="Q2" s="26"/>
     </row>
     <row r="3" spans="1:17" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:17" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A4" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
@@ -1954,94 +1954,94 @@
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:17" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="3"/>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:17" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A6" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="1"/>
       <c r="C6" s="1"/>
-      <c r="D6" s="33"/>
-[...4 lines deleted...]
-      <c r="I6" s="33"/>
+      <c r="D6" s="59"/>
+      <c r="E6" s="59"/>
+      <c r="F6" s="59"/>
+      <c r="G6" s="59"/>
+      <c r="H6" s="59"/>
+      <c r="I6" s="59"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:17" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A7" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="1"/>
       <c r="C7" s="1"/>
-      <c r="D7" s="34"/>
-[...4 lines deleted...]
-      <c r="I7" s="34"/>
+      <c r="D7" s="56"/>
+      <c r="E7" s="56"/>
+      <c r="F7" s="56"/>
+      <c r="G7" s="56"/>
+      <c r="H7" s="56"/>
+      <c r="I7" s="56"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:17" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A8" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="1"/>
       <c r="C8" s="1"/>
-      <c r="D8" s="34"/>
-[...4 lines deleted...]
-      <c r="I8" s="34"/>
+      <c r="D8" s="56"/>
+      <c r="E8" s="56"/>
+      <c r="F8" s="56"/>
+      <c r="G8" s="56"/>
+      <c r="H8" s="56"/>
+      <c r="I8" s="56"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:17" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:17" ht="15.75" x14ac:dyDescent="0.3">
@@ -2065,372 +2065,372 @@
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:17" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="3"/>
       <c r="B11" s="1"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
       <c r="I11" s="1"/>
       <c r="J11" s="3"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:17" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A12" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
-      <c r="D12" s="33"/>
-[...4 lines deleted...]
-      <c r="I12" s="33"/>
+      <c r="D12" s="59"/>
+      <c r="E12" s="59"/>
+      <c r="F12" s="59"/>
+      <c r="G12" s="59"/>
+      <c r="H12" s="59"/>
+      <c r="I12" s="59"/>
       <c r="J12" s="31"/>
       <c r="K12" s="1" t="s">
         <v>8</v>
       </c>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:17" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A13" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
-      <c r="D13" s="34"/>
-[...4 lines deleted...]
-      <c r="I13" s="34"/>
+      <c r="D13" s="56"/>
+      <c r="E13" s="56"/>
+      <c r="F13" s="56"/>
+      <c r="G13" s="56"/>
+      <c r="H13" s="56"/>
+      <c r="I13" s="56"/>
       <c r="J13" s="31"/>
       <c r="K13" s="1" t="s">
         <v>10</v>
       </c>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:17" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A14" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
-      <c r="D14" s="34"/>
-[...4 lines deleted...]
-      <c r="I14" s="34"/>
+      <c r="D14" s="56"/>
+      <c r="E14" s="56"/>
+      <c r="F14" s="56"/>
+      <c r="G14" s="56"/>
+      <c r="H14" s="56"/>
+      <c r="I14" s="56"/>
       <c r="J14" s="1"/>
       <c r="K14" s="31"/>
       <c r="L14" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:17" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A15" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
-      <c r="D15" s="34"/>
-[...4 lines deleted...]
-      <c r="I15" s="34"/>
+      <c r="D15" s="56"/>
+      <c r="E15" s="56"/>
+      <c r="F15" s="56"/>
+      <c r="G15" s="56"/>
+      <c r="H15" s="56"/>
+      <c r="I15" s="56"/>
       <c r="J15" s="1"/>
       <c r="K15" s="31"/>
       <c r="L15" s="1" t="s">
         <v>12</v>
       </c>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>
     </row>
     <row r="16" spans="1:17" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A16" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="1"/>
       <c r="C16" s="1"/>
-      <c r="D16" s="34"/>
-[...4 lines deleted...]
-      <c r="I16" s="34"/>
+      <c r="D16" s="56"/>
+      <c r="E16" s="56"/>
+      <c r="F16" s="56"/>
+      <c r="G16" s="56"/>
+      <c r="H16" s="56"/>
+      <c r="I16" s="56"/>
       <c r="J16" s="1"/>
       <c r="K16" s="1"/>
       <c r="L16" s="1"/>
       <c r="M16" s="1"/>
       <c r="N16" s="1"/>
       <c r="O16" s="1"/>
     </row>
     <row r="17" spans="1:17" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A17" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="1"/>
       <c r="C17" s="1"/>
-      <c r="D17" s="34"/>
-[...4 lines deleted...]
-      <c r="I17" s="34"/>
+      <c r="D17" s="56"/>
+      <c r="E17" s="56"/>
+      <c r="F17" s="56"/>
+      <c r="G17" s="56"/>
+      <c r="H17" s="56"/>
+      <c r="I17" s="56"/>
       <c r="J17" s="1"/>
       <c r="K17" s="1"/>
       <c r="L17" s="1"/>
       <c r="M17" s="1"/>
       <c r="N17" s="1"/>
       <c r="O17" s="1"/>
     </row>
     <row r="18" spans="1:17" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A18" s="1"/>
       <c r="B18" s="1"/>
       <c r="C18" s="1"/>
       <c r="D18" s="1"/>
       <c r="E18" s="1"/>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
       <c r="I18" s="1"/>
       <c r="J18" s="1"/>
       <c r="K18" s="1"/>
       <c r="L18" s="1"/>
       <c r="M18" s="1"/>
       <c r="N18" s="1"/>
       <c r="O18" s="1"/>
     </row>
     <row r="19" spans="1:17" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A19" s="45" t="s">
+      <c r="A19" s="33" t="s">
         <v>15</v>
       </c>
-      <c r="B19" s="45"/>
-      <c r="C19" s="44" t="s">
+      <c r="B19" s="33"/>
+      <c r="C19" s="32" t="s">
         <v>16</v>
       </c>
-      <c r="D19" s="44"/>
+      <c r="D19" s="32"/>
       <c r="E19" s="15"/>
       <c r="F19" s="1" t="s">
         <v>17</v>
       </c>
       <c r="G19" s="15"/>
       <c r="H19" s="1"/>
       <c r="I19" s="1"/>
       <c r="J19" s="1"/>
       <c r="K19" s="1"/>
       <c r="L19" s="1"/>
       <c r="M19" s="1"/>
       <c r="N19" s="1"/>
       <c r="O19" s="1"/>
     </row>
     <row r="20" spans="1:17" ht="16.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A20" s="1"/>
       <c r="B20" s="1"/>
       <c r="C20" s="1"/>
       <c r="D20" s="1"/>
       <c r="E20" s="1"/>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
       <c r="I20" s="1"/>
       <c r="J20" s="1"/>
       <c r="K20" s="1"/>
       <c r="L20" s="1"/>
       <c r="M20" s="1"/>
       <c r="N20" s="1"/>
       <c r="O20" s="1"/>
     </row>
     <row r="21" spans="1:17" ht="16.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A21" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="19"/>
       <c r="D21" s="1"/>
       <c r="E21" s="1"/>
-      <c r="F21" s="46">
+      <c r="F21" s="34">
         <f>Belegliste!E50</f>
         <v>0</v>
       </c>
-      <c r="G21" s="47"/>
-      <c r="H21" s="48"/>
+      <c r="G21" s="35"/>
+      <c r="H21" s="36"/>
       <c r="I21" s="1"/>
       <c r="J21" s="1"/>
       <c r="K21" s="1"/>
       <c r="L21" s="1"/>
       <c r="M21" s="1"/>
       <c r="N21" s="1"/>
       <c r="O21" s="1"/>
     </row>
     <row r="22" spans="1:17" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A22" s="1"/>
       <c r="B22" s="1"/>
       <c r="C22" s="1"/>
       <c r="D22" s="1"/>
       <c r="E22" s="1"/>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
       <c r="I22" s="1"/>
       <c r="J22" s="1"/>
       <c r="K22" s="1"/>
       <c r="L22" s="1"/>
       <c r="M22" s="1"/>
       <c r="N22" s="1"/>
       <c r="O22" s="1"/>
     </row>
     <row r="23" spans="1:17" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A23" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="1"/>
       <c r="C23" s="1"/>
       <c r="D23" s="1"/>
       <c r="E23" s="1"/>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
       <c r="I23" s="1"/>
       <c r="J23" s="1"/>
       <c r="K23" s="1"/>
       <c r="L23" s="1"/>
       <c r="M23" s="1"/>
       <c r="N23" s="1"/>
       <c r="O23" s="1"/>
     </row>
     <row r="24" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A24" s="49"/>
-[...14 lines deleted...]
-      <c r="P24" s="51"/>
+      <c r="A24" s="38"/>
+      <c r="B24" s="39"/>
+      <c r="C24" s="39"/>
+      <c r="D24" s="39"/>
+      <c r="E24" s="39"/>
+      <c r="F24" s="39"/>
+      <c r="G24" s="39"/>
+      <c r="H24" s="39"/>
+      <c r="I24" s="39"/>
+      <c r="J24" s="39"/>
+      <c r="K24" s="39"/>
+      <c r="L24" s="39"/>
+      <c r="M24" s="39"/>
+      <c r="N24" s="39"/>
+      <c r="O24" s="39"/>
+      <c r="P24" s="40"/>
       <c r="Q24" s="27"/>
     </row>
     <row r="25" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A25" s="52"/>
-[...14 lines deleted...]
-      <c r="P25" s="54"/>
+      <c r="A25" s="41"/>
+      <c r="B25" s="42"/>
+      <c r="C25" s="42"/>
+      <c r="D25" s="42"/>
+      <c r="E25" s="42"/>
+      <c r="F25" s="42"/>
+      <c r="G25" s="42"/>
+      <c r="H25" s="42"/>
+      <c r="I25" s="42"/>
+      <c r="J25" s="42"/>
+      <c r="K25" s="42"/>
+      <c r="L25" s="42"/>
+      <c r="M25" s="42"/>
+      <c r="N25" s="42"/>
+      <c r="O25" s="42"/>
+      <c r="P25" s="43"/>
       <c r="Q25" s="27"/>
     </row>
     <row r="26" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A26" s="52"/>
-[...14 lines deleted...]
-      <c r="P26" s="54"/>
+      <c r="A26" s="41"/>
+      <c r="B26" s="42"/>
+      <c r="C26" s="42"/>
+      <c r="D26" s="42"/>
+      <c r="E26" s="42"/>
+      <c r="F26" s="42"/>
+      <c r="G26" s="42"/>
+      <c r="H26" s="42"/>
+      <c r="I26" s="42"/>
+      <c r="J26" s="42"/>
+      <c r="K26" s="42"/>
+      <c r="L26" s="42"/>
+      <c r="M26" s="42"/>
+      <c r="N26" s="42"/>
+      <c r="O26" s="42"/>
+      <c r="P26" s="43"/>
       <c r="Q26" s="27"/>
     </row>
     <row r="27" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A27" s="52"/>
-[...14 lines deleted...]
-      <c r="P27" s="54"/>
+      <c r="A27" s="41"/>
+      <c r="B27" s="42"/>
+      <c r="C27" s="42"/>
+      <c r="D27" s="42"/>
+      <c r="E27" s="42"/>
+      <c r="F27" s="42"/>
+      <c r="G27" s="42"/>
+      <c r="H27" s="42"/>
+      <c r="I27" s="42"/>
+      <c r="J27" s="42"/>
+      <c r="K27" s="42"/>
+      <c r="L27" s="42"/>
+      <c r="M27" s="42"/>
+      <c r="N27" s="42"/>
+      <c r="O27" s="42"/>
+      <c r="P27" s="43"/>
       <c r="Q27" s="27"/>
     </row>
     <row r="28" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A28" s="55"/>
-[...14 lines deleted...]
-      <c r="P28" s="57"/>
+      <c r="A28" s="44"/>
+      <c r="B28" s="45"/>
+      <c r="C28" s="45"/>
+      <c r="D28" s="45"/>
+      <c r="E28" s="45"/>
+      <c r="F28" s="45"/>
+      <c r="G28" s="45"/>
+      <c r="H28" s="45"/>
+      <c r="I28" s="45"/>
+      <c r="J28" s="45"/>
+      <c r="K28" s="45"/>
+      <c r="L28" s="45"/>
+      <c r="M28" s="45"/>
+      <c r="N28" s="45"/>
+      <c r="O28" s="45"/>
+      <c r="P28" s="46"/>
       <c r="Q28" s="27"/>
     </row>
     <row r="29" spans="1:17" ht="6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="16"/>
       <c r="B29" s="16"/>
       <c r="C29" s="16"/>
       <c r="D29" s="16"/>
       <c r="E29" s="16"/>
       <c r="F29" s="16"/>
       <c r="G29" s="16"/>
       <c r="H29" s="16"/>
       <c r="I29" s="16"/>
       <c r="J29" s="16"/>
       <c r="K29" s="16"/>
       <c r="L29" s="16"/>
       <c r="M29" s="16"/>
       <c r="N29" s="16"/>
       <c r="O29" s="16"/>
       <c r="P29" s="16"/>
       <c r="Q29" s="16"/>
     </row>
     <row r="30" spans="1:17" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A30" s="1"/>
       <c r="B30" s="1"/>
       <c r="C30" s="1"/>
@@ -2573,219 +2573,219 @@
       <c r="Q37" s="1"/>
     </row>
     <row r="38" spans="1:17" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A38" s="7"/>
       <c r="B38" s="2"/>
       <c r="C38" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D38" s="1"/>
       <c r="E38" s="1"/>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
       <c r="I38" s="1"/>
       <c r="J38" s="1"/>
       <c r="K38" s="1"/>
       <c r="L38" s="1"/>
       <c r="M38" s="17"/>
       <c r="N38" s="17"/>
       <c r="O38" s="17"/>
       <c r="P38" s="17"/>
       <c r="Q38" s="17"/>
     </row>
     <row r="39" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="7"/>
-      <c r="C39" s="49"/>
-[...12 lines deleted...]
-      <c r="P39" s="51"/>
+      <c r="C39" s="38"/>
+      <c r="D39" s="39"/>
+      <c r="E39" s="39"/>
+      <c r="F39" s="39"/>
+      <c r="G39" s="39"/>
+      <c r="H39" s="39"/>
+      <c r="I39" s="39"/>
+      <c r="J39" s="39"/>
+      <c r="K39" s="39"/>
+      <c r="L39" s="39"/>
+      <c r="M39" s="39"/>
+      <c r="N39" s="39"/>
+      <c r="O39" s="39"/>
+      <c r="P39" s="40"/>
       <c r="Q39" s="30"/>
     </row>
     <row r="40" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="7"/>
-      <c r="C40" s="55"/>
-[...12 lines deleted...]
-      <c r="P40" s="57"/>
+      <c r="C40" s="44"/>
+      <c r="D40" s="45"/>
+      <c r="E40" s="45"/>
+      <c r="F40" s="45"/>
+      <c r="G40" s="45"/>
+      <c r="H40" s="45"/>
+      <c r="I40" s="45"/>
+      <c r="J40" s="45"/>
+      <c r="K40" s="45"/>
+      <c r="L40" s="45"/>
+      <c r="M40" s="45"/>
+      <c r="N40" s="45"/>
+      <c r="O40" s="45"/>
+      <c r="P40" s="46"/>
       <c r="Q40" s="30"/>
     </row>
     <row r="41" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A41" s="2"/>
-      <c r="B41" s="35" t="s">
+      <c r="B41" s="60" t="s">
         <v>22</v>
       </c>
-      <c r="C41" s="36"/>
-[...11 lines deleted...]
-      <c r="O41" s="36"/>
+      <c r="C41" s="61"/>
+      <c r="D41" s="61"/>
+      <c r="E41" s="61"/>
+      <c r="F41" s="61"/>
+      <c r="G41" s="61"/>
+      <c r="H41" s="61"/>
+      <c r="I41" s="61"/>
+      <c r="J41" s="61"/>
+      <c r="K41" s="61"/>
+      <c r="L41" s="61"/>
+      <c r="M41" s="61"/>
+      <c r="N41" s="61"/>
+      <c r="O41" s="61"/>
     </row>
     <row r="42" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="18"/>
-      <c r="B42" s="58" t="s">
+      <c r="B42" s="47" t="s">
         <v>23</v>
       </c>
-      <c r="C42" s="59"/>
-[...12 lines deleted...]
-      <c r="P42" s="60"/>
+      <c r="C42" s="48"/>
+      <c r="D42" s="48"/>
+      <c r="E42" s="48"/>
+      <c r="F42" s="48"/>
+      <c r="G42" s="48"/>
+      <c r="H42" s="48"/>
+      <c r="I42" s="48"/>
+      <c r="J42" s="48"/>
+      <c r="K42" s="48"/>
+      <c r="L42" s="48"/>
+      <c r="M42" s="48"/>
+      <c r="N42" s="48"/>
+      <c r="O42" s="48"/>
+      <c r="P42" s="49"/>
       <c r="Q42" s="28"/>
     </row>
     <row r="43" spans="1:17" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A43" s="1"/>
-      <c r="B43" s="61"/>
-[...13 lines deleted...]
-      <c r="P43" s="63"/>
+      <c r="B43" s="50"/>
+      <c r="C43" s="51"/>
+      <c r="D43" s="51"/>
+      <c r="E43" s="51"/>
+      <c r="F43" s="51"/>
+      <c r="G43" s="51"/>
+      <c r="H43" s="51"/>
+      <c r="I43" s="51"/>
+      <c r="J43" s="51"/>
+      <c r="K43" s="51"/>
+      <c r="L43" s="51"/>
+      <c r="M43" s="51"/>
+      <c r="N43" s="51"/>
+      <c r="O43" s="51"/>
+      <c r="P43" s="52"/>
       <c r="Q43" s="28"/>
     </row>
     <row r="44" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="18"/>
-      <c r="B44" s="58" t="s">
+      <c r="B44" s="47" t="s">
         <v>54</v>
       </c>
-      <c r="C44" s="59"/>
-[...12 lines deleted...]
-      <c r="P44" s="60"/>
+      <c r="C44" s="48"/>
+      <c r="D44" s="48"/>
+      <c r="E44" s="48"/>
+      <c r="F44" s="48"/>
+      <c r="G44" s="48"/>
+      <c r="H44" s="48"/>
+      <c r="I44" s="48"/>
+      <c r="J44" s="48"/>
+      <c r="K44" s="48"/>
+      <c r="L44" s="48"/>
+      <c r="M44" s="48"/>
+      <c r="N44" s="48"/>
+      <c r="O44" s="48"/>
+      <c r="P44" s="49"/>
       <c r="Q44" s="28"/>
     </row>
     <row r="45" spans="1:17" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A45" s="1"/>
-      <c r="B45" s="61"/>
-[...13 lines deleted...]
-      <c r="P45" s="63"/>
+      <c r="B45" s="50"/>
+      <c r="C45" s="51"/>
+      <c r="D45" s="51"/>
+      <c r="E45" s="51"/>
+      <c r="F45" s="51"/>
+      <c r="G45" s="51"/>
+      <c r="H45" s="51"/>
+      <c r="I45" s="51"/>
+      <c r="J45" s="51"/>
+      <c r="K45" s="51"/>
+      <c r="L45" s="51"/>
+      <c r="M45" s="51"/>
+      <c r="N45" s="51"/>
+      <c r="O45" s="51"/>
+      <c r="P45" s="52"/>
       <c r="Q45" s="28"/>
     </row>
     <row r="46" spans="1:17" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A46" s="1"/>
-      <c r="B46" s="61"/>
-[...13 lines deleted...]
-      <c r="P46" s="63"/>
+      <c r="B46" s="50"/>
+      <c r="C46" s="51"/>
+      <c r="D46" s="51"/>
+      <c r="E46" s="51"/>
+      <c r="F46" s="51"/>
+      <c r="G46" s="51"/>
+      <c r="H46" s="51"/>
+      <c r="I46" s="51"/>
+      <c r="J46" s="51"/>
+      <c r="K46" s="51"/>
+      <c r="L46" s="51"/>
+      <c r="M46" s="51"/>
+      <c r="N46" s="51"/>
+      <c r="O46" s="51"/>
+      <c r="P46" s="52"/>
       <c r="Q46" s="28"/>
     </row>
     <row r="47" spans="1:17" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A47" s="1"/>
-      <c r="B47" s="64"/>
-[...13 lines deleted...]
-      <c r="P47" s="66"/>
+      <c r="B47" s="53"/>
+      <c r="C47" s="54"/>
+      <c r="D47" s="54"/>
+      <c r="E47" s="54"/>
+      <c r="F47" s="54"/>
+      <c r="G47" s="54"/>
+      <c r="H47" s="54"/>
+      <c r="I47" s="54"/>
+      <c r="J47" s="54"/>
+      <c r="K47" s="54"/>
+      <c r="L47" s="54"/>
+      <c r="M47" s="54"/>
+      <c r="N47" s="54"/>
+      <c r="O47" s="54"/>
+      <c r="P47" s="55"/>
       <c r="Q47" s="28"/>
     </row>
     <row r="48" spans="1:17" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A48" s="1"/>
       <c r="B48" s="1"/>
       <c r="C48" s="1"/>
       <c r="D48" s="1"/>
       <c r="E48" s="1"/>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
       <c r="I48" s="1"/>
       <c r="J48" s="1"/>
       <c r="K48" s="1"/>
       <c r="L48" s="1"/>
       <c r="M48" s="1"/>
       <c r="N48" s="1"/>
       <c r="O48" s="1"/>
     </row>
     <row r="49" spans="1:17" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A49" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B49" s="1"/>
       <c r="C49" s="1"/>
@@ -2875,125 +2875,125 @@
       <c r="J53" s="37"/>
       <c r="K53" s="37"/>
       <c r="L53" s="37"/>
       <c r="M53" s="37"/>
       <c r="N53" s="37"/>
       <c r="O53" s="37"/>
     </row>
     <row r="54" spans="1:17" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A54" s="1"/>
       <c r="B54" s="1"/>
       <c r="C54" s="1"/>
       <c r="D54" s="1"/>
       <c r="E54" s="1"/>
       <c r="F54" s="1"/>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
       <c r="I54" s="1"/>
       <c r="J54" s="1"/>
       <c r="K54" s="1"/>
       <c r="L54" s="1"/>
       <c r="M54" s="1"/>
       <c r="N54" s="1"/>
       <c r="O54" s="1"/>
     </row>
     <row r="55" spans="1:17" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A55" s="40"/>
-[...13 lines deleted...]
-      <c r="P55" s="40"/>
+      <c r="A55" s="64"/>
+      <c r="B55" s="64"/>
+      <c r="C55" s="64"/>
+      <c r="D55" s="66"/>
+      <c r="E55" s="63"/>
+      <c r="F55" s="64"/>
+      <c r="G55" s="64"/>
+      <c r="H55" s="64"/>
+      <c r="I55" s="64"/>
+      <c r="J55" s="64"/>
+      <c r="K55" s="64"/>
+      <c r="M55" s="63"/>
+      <c r="N55" s="64"/>
+      <c r="O55" s="64"/>
+      <c r="P55" s="64"/>
     </row>
     <row r="56" spans="1:17" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A56" s="8" t="s">
         <v>29</v>
       </c>
       <c r="B56" s="1"/>
       <c r="C56" s="1"/>
       <c r="E56" s="9" t="s">
         <v>30</v>
       </c>
       <c r="F56" s="1"/>
       <c r="G56" s="1"/>
       <c r="H56" s="1"/>
       <c r="I56" s="1"/>
       <c r="J56" s="1"/>
       <c r="K56" s="1"/>
       <c r="M56" s="9" t="s">
         <v>31</v>
       </c>
       <c r="N56" s="1"/>
       <c r="O56" s="1"/>
     </row>
     <row r="57" spans="1:17" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A57" s="1"/>
       <c r="B57" s="1"/>
       <c r="C57" s="1"/>
       <c r="E57" s="10" t="s">
         <v>32</v>
       </c>
       <c r="F57" s="1"/>
       <c r="G57" s="1"/>
       <c r="H57" s="1"/>
       <c r="I57" s="1"/>
       <c r="J57" s="1"/>
       <c r="K57" s="1"/>
       <c r="M57" s="10" t="s">
         <v>32</v>
       </c>
       <c r="N57" s="1"/>
       <c r="O57" s="1"/>
     </row>
     <row r="58" spans="1:17" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A58" s="1"/>
       <c r="B58" s="1"/>
       <c r="C58" s="1"/>
-      <c r="E58" s="41" t="s">
+      <c r="E58" s="65" t="s">
         <v>9</v>
       </c>
-      <c r="F58" s="41"/>
-[...4 lines deleted...]
-      <c r="K58" s="38"/>
+      <c r="F58" s="65"/>
+      <c r="G58" s="62"/>
+      <c r="H58" s="62"/>
+      <c r="I58" s="62"/>
+      <c r="J58" s="62"/>
+      <c r="K58" s="62"/>
       <c r="M58" s="20" t="s">
         <v>9</v>
       </c>
-      <c r="N58" s="38"/>
-[...1 lines deleted...]
-      <c r="P58" s="38"/>
+      <c r="N58" s="62"/>
+      <c r="O58" s="62"/>
+      <c r="P58" s="62"/>
     </row>
     <row r="59" spans="1:17" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A59" s="1"/>
       <c r="B59" s="1"/>
       <c r="C59" s="1"/>
       <c r="D59" s="1"/>
       <c r="E59" s="1"/>
       <c r="F59" s="1"/>
       <c r="G59" s="1"/>
       <c r="H59" s="1"/>
       <c r="I59" s="1"/>
       <c r="J59" s="1"/>
       <c r="K59" s="1"/>
       <c r="L59" s="1"/>
       <c r="M59" s="1"/>
       <c r="N59" s="1"/>
       <c r="O59" s="1"/>
     </row>
     <row r="60" spans="1:17" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A60" s="1"/>
       <c r="B60" s="1"/>
       <c r="C60" s="1"/>
       <c r="D60" s="1"/>
       <c r="E60" s="1"/>
       <c r="F60" s="1"/>
@@ -3006,98 +3006,98 @@
       <c r="M60" s="1"/>
       <c r="N60" s="1"/>
       <c r="O60" s="1"/>
     </row>
     <row r="61" spans="1:17" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A61" s="1"/>
       <c r="B61" s="1"/>
       <c r="C61" s="1"/>
       <c r="D61" s="1"/>
       <c r="E61" s="1"/>
       <c r="F61" s="1"/>
       <c r="G61" s="1"/>
       <c r="H61" s="1"/>
       <c r="I61" s="1"/>
       <c r="J61" s="1"/>
       <c r="K61" s="1"/>
       <c r="L61" s="1"/>
       <c r="M61" s="1"/>
       <c r="N61" s="1"/>
       <c r="O61" s="1"/>
     </row>
     <row r="62" spans="1:17" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A62" s="1"/>
       <c r="B62" s="1"/>
       <c r="C62" s="1"/>
-      <c r="E62" s="32" t="s">
+      <c r="E62" s="58" t="s">
         <v>33</v>
       </c>
-      <c r="F62" s="32"/>
-[...5 lines deleted...]
-      <c r="M62" s="32" t="s">
+      <c r="F62" s="58"/>
+      <c r="G62" s="58"/>
+      <c r="H62" s="58"/>
+      <c r="I62" s="58"/>
+      <c r="J62" s="58"/>
+      <c r="K62" s="58"/>
+      <c r="M62" s="58" t="s">
         <v>33</v>
       </c>
-      <c r="N62" s="32"/>
-[...1 lines deleted...]
-      <c r="P62" s="32"/>
+      <c r="N62" s="58"/>
+      <c r="O62" s="58"/>
+      <c r="P62" s="58"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="hd2q2nMAXseC2KB+0IwKM/1FRH6tfm0cCiTXmwYtcrWdwzd6yVud0xl+8kKCDlQWfTOUoSbS8QdxPLObTTfXnA==" saltValue="jwsfiaqucRK4VWJlNvt7gA==" spinCount="100000" sheet="1" objects="1" scenarios="1" formatRows="0"/>
   <mergeCells count="29">
-    <mergeCell ref="C19:D19"/>
-[...11 lines deleted...]
-    <mergeCell ref="A1:P2"/>
     <mergeCell ref="M62:P62"/>
     <mergeCell ref="D6:I6"/>
     <mergeCell ref="D7:I7"/>
     <mergeCell ref="D8:I8"/>
     <mergeCell ref="D12:I12"/>
     <mergeCell ref="D13:I13"/>
     <mergeCell ref="B41:O41"/>
     <mergeCell ref="J53:O53"/>
     <mergeCell ref="J52:O52"/>
     <mergeCell ref="N58:P58"/>
     <mergeCell ref="M55:P55"/>
     <mergeCell ref="E55:K55"/>
     <mergeCell ref="E58:F58"/>
     <mergeCell ref="G58:K58"/>
     <mergeCell ref="A55:D55"/>
     <mergeCell ref="E62:K62"/>
+    <mergeCell ref="D14:I14"/>
+    <mergeCell ref="D15:I15"/>
+    <mergeCell ref="D16:I16"/>
+    <mergeCell ref="D17:I17"/>
+    <mergeCell ref="A1:P2"/>
+    <mergeCell ref="C19:D19"/>
+    <mergeCell ref="A19:B19"/>
+    <mergeCell ref="F21:H21"/>
+    <mergeCell ref="D52:H52"/>
+    <mergeCell ref="A24:P28"/>
+    <mergeCell ref="C39:P40"/>
+    <mergeCell ref="B42:P43"/>
+    <mergeCell ref="B44:P47"/>
   </mergeCells>
   <conditionalFormatting sqref="A24">
     <cfRule type="expression" dxfId="17" priority="23">
       <formula>ISBLANK(#REF!)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="A37 B38">
     <cfRule type="cellIs" dxfId="16" priority="20" operator="equal">
       <formula>0</formula>
     </cfRule>
     <cfRule type="containsText" dxfId="15" priority="21" operator="containsText" text="FALSCH">
       <formula>NOT(ISERROR(SEARCH("FALSCH",A37)))</formula>
     </cfRule>
     <cfRule type="containsText" dxfId="14" priority="22" operator="containsText" text="FALSCH">
       <formula>NOT(ISERROR(SEARCH("FALSCH",A37)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="A41:A42">
     <cfRule type="cellIs" dxfId="13" priority="14" operator="equal">
       <formula>0</formula>
     </cfRule>
     <cfRule type="containsText" dxfId="12" priority="15" operator="containsText" text="FALSCH">
       <formula>NOT(ISERROR(SEARCH("FALSCH",A41)))</formula>
     </cfRule>
     <cfRule type="containsText" dxfId="11" priority="16" operator="containsText" text="FALSCH">
@@ -3371,52 +3371,52 @@
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" disablePrompts="1" count="2">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{BFC85CB8-318A-492E-AAA0-161AABCF13B4}">
           <x14:formula1>
             <xm:f>Funktionen!$B$2:$B$12</xm:f>
           </x14:formula1>
           <xm:sqref>N58</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{0A1B25CF-6ED7-4446-A3F2-45B7DAFC147E}">
           <x14:formula1>
             <xm:f>Funktionen!$A$2:$A$5</xm:f>
           </x14:formula1>
           <xm:sqref>G58</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:E50"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D53" sqref="D53"/>
+    <sheetView view="pageLayout" topLeftCell="A56" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="E50" sqref="E50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.5703125" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="9.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="29.5703125" style="1" customWidth="1"/>
     <col min="4" max="4" width="59" style="1" customWidth="1"/>
     <col min="5" max="5" width="18" style="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" x14ac:dyDescent="0.3">
       <c r="B1" s="6">
         <v>2026</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3">
         <f>Formblatt!D6</f>
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:5" s="12" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A2" s="13" t="s">
@@ -3747,71 +3747,71 @@
       <c r="A47" s="22"/>
       <c r="B47" s="23"/>
       <c r="C47" s="24"/>
       <c r="D47" s="24"/>
       <c r="E47" s="25"/>
     </row>
     <row r="48" spans="1:5" ht="15" x14ac:dyDescent="0.25">
       <c r="A48" s="22"/>
       <c r="B48" s="23"/>
       <c r="C48" s="24"/>
       <c r="D48" s="24"/>
       <c r="E48" s="25"/>
     </row>
     <row r="49" spans="1:5" ht="15" x14ac:dyDescent="0.25">
       <c r="A49" s="22"/>
       <c r="B49" s="23"/>
       <c r="C49" s="24"/>
       <c r="D49" s="24"/>
       <c r="E49" s="25"/>
     </row>
     <row r="50" spans="1:5" ht="15.75" x14ac:dyDescent="0.3">
       <c r="D50" s="4" t="s">
         <v>39</v>
       </c>
       <c r="E50" s="14">
-        <f>SUM(E3:E40)</f>
+        <f>SUM(E3:E49)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="Hd/YPobZvtlEomohRTcCYnJqZbWAUdOdPicN9bVvu4hnywsnn4YsW5u3PzZR6rC3a3yXflYdY24pgGwdXZ0WbA==" saltValue="nIEVWXqXk/3MZszGY4mUMQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" formatRows="0" insertRows="0" deleteRows="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="Xkm14FkbAu7A8KT2t4h4EIk/h13hubRn6PZhA1OrUTXQN7dJtcrtGdIQvUybeXoypj+zhaVSlYY34helQIaj/A==" saltValue="dYvFY1hd+oRHhY37Uu3ocQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" formatRows="0" insertRows="0" deleteRows="0"/>
   <dataValidations disablePrompts="1" count="2">
     <dataValidation type="date" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Es können nur Ausgaben erstattet werden, die zwischen dem 01.01. und 30.11.2026 getätigt wurden." sqref="B3" xr:uid="{7C26AB8C-7B8D-437B-BA4A-B05D803D5A8B}">
       <formula1>46023</formula1>
       <formula2>46356</formula2>
     </dataValidation>
     <dataValidation type="date" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B4:B49" xr:uid="{7CA3B923-89AF-498B-BA3A-7931FB429BC9}">
       <formula1>46023</formula1>
       <formula2>46356</formula2>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.62992125984251968" bottom="0.6692913385826772" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Calibri,Fett"Zahlenmäßiger Nachweis/Belegliste</oddHeader>
-    <oddFooter>&amp;L&amp;"Trebuchet MS,Standard"&amp;10&amp;K000000Stand: 27.03.2026&amp;C&amp;"Trebuchet MS,Standard"&amp;10&amp;K000000Seite &amp;P von &amp;N</oddFooter>
+    <oddFooter>&amp;L&amp;"Trebuchet MS,Standard"&amp;10&amp;K000000Stand: 26.05.2026&amp;C&amp;"Trebuchet MS,Standard"&amp;10&amp;K000000Seite &amp;P von &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:B12"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B10" sqref="B10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.7109375" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="26.5703125" customWidth="1"/>
     <col min="2" max="2" width="60.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15" x14ac:dyDescent="0.25">
       <c r="A1" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B1" s="11" t="s">
         <v>41</v>
       </c>
@@ -3887,79 +3887,115 @@
   <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.7" right="0.7" top="0.78749999999999998" bottom="0.78749999999999998" header="0.511811023622047" footer="0.511811023622047"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="278fc189-d3eb-407c-b111-ebf6fcd587a1">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="9097fd78-a89b-4d70-b83e-1be6a01c751a" xsi:nil="true"/>
+    <_ApprovalAssignedTo xmlns="278fc189-d3eb-407c-b111-ebf6fcd587a1">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </_ApprovalAssignedTo>
+    <_ApprovalSentBy xmlns="278fc189-d3eb-407c-b111-ebf6fcd587a1">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </_ApprovalSentBy>
+    <_ApprovalStatus xmlns="278fc189-d3eb-407c-b111-ebf6fcd587a1">0</_ApprovalStatus>
+    <_ApprovalRespondedBy xmlns="278fc189-d3eb-407c-b111-ebf6fcd587a1">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </_ApprovalRespondedBy>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101009D04969A6C65AA409BB51979F2D485B5" ma:contentTypeVersion="15" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="8922069b17a14edeeea89de1fb30d62a">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="278fc189-d3eb-407c-b111-ebf6fcd587a1" xmlns:ns3="9097fd78-a89b-4d70-b83e-1be6a01c751a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="71bd135ca7f567852c6f53cee6855009" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101009D04969A6C65AA409BB51979F2D485B5" ma:contentTypeVersion="20" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="d901d6b386129bf80cce315f5ee15944">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="278fc189-d3eb-407c-b111-ebf6fcd587a1" xmlns:ns3="9097fd78-a89b-4d70-b83e-1be6a01c751a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="22f66aadc9ae260101397ee796d7c92f" ns2:_="" ns3:_="">
     <xsd:import namespace="278fc189-d3eb-407c-b111-ebf6fcd587a1"/>
     <xsd:import namespace="9097fd78-a89b-4d70-b83e-1be6a01c751a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:_ApprovalAssignedTo" minOccurs="0"/>
+                <xsd:element ref="ns2:_ApprovalRespondedBy" minOccurs="0"/>
+                <xsd:element ref="ns2:_ApprovalSentBy" minOccurs="0"/>
+                <xsd:element ref="ns2:_ApprovalStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="278fc189-d3eb-407c-b111-ebf6fcd587a1" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -3981,50 +4017,117 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="18" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ApprovalAssignedTo" ma:index="23" nillable="true" ma:displayName="Genehmigende Personen" ma:list="UserInfo" ma:internalName="_ApprovalAssignedTo" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="_ApprovalRespondedBy" ma:index="24" nillable="true" ma:displayName="Antworten" ma:list="UserInfo" ma:internalName="_ApprovalRespondedBy" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="_ApprovalSentBy" ma:index="25" nillable="true" ma:displayName="Genehmigungsersteller" ma:list="UserInfo" ma:internalName="_ApprovalSentBy" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="_ApprovalStatus" ma:index="26" nillable="true" ma:displayName="Genehmigungsstatus" ma:internalName="_ApprovalStatus" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="27" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9097fd78-a89b-4d70-b83e-1be6a01c751a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{233df910-0467-48b3-bc38-81465b3d148a}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="9097fd78-a89b-4d70-b83e-1be6a01c751a">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="19" nillable="true" ma:displayName="Freigegeben für" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
@@ -4126,93 +4229,84 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2EC099A5-DFF6-4C79-AA74-6B9C7E75937B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="278fc189-d3eb-407c-b111-ebf6fcd587a1"/>
     <ds:schemaRef ds:uri="9097fd78-a89b-4d70-b83e-1be6a01c751a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5E292A4C-0976-4862-AFD1-C9EBF8FA9DA8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E6FAD9C7-A83D-4240-B18F-31D769F6059F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD84610C-9EE8-42AC-8429-803049837361}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="278fc189-d3eb-407c-b111-ebf6fcd587a1"/>
     <ds:schemaRef ds:uri="9097fd78-a89b-4d70-b83e-1be6a01c751a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Benannte Bereiche</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>